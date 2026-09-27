--- v0 (2026-04-17)
+++ v1 (2026-09-27)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="4F56F7B1" w14:textId="77777777" w:rsidR="004F6E38" w:rsidRPr="00A83AAA" w:rsidRDefault="004F6E38">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56693151" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4F5F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">REKLAMAČNÍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -110,574 +110,552 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4473"/>
         <w:gridCol w:w="4474"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="1BD63369" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7687F84F" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specifikace zákazníka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594DE1A4" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="38764006" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="037F0D07" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obchodní společnost / jméno a příjmení:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C237CC4" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="65852F3A" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B82F156" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sídlem / trvale bytem:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59712AD6" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="33C16BF9" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4171BBF5" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IČ / datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43447175" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="490F0F32" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E57FA76" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Místo instalace výrobku / díla:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303053E4" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="3A40A0E4" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61C6C1EF" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon a email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="210AE6B0" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C691215" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00EB2479" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4473"/>
         <w:gridCol w:w="4474"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="53E3D8A7" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E7A5DE" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specifikace smlouvy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D30140" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="349F66A4" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66FB67CA" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kupní smlouva / smlouva o dílo </w:t>
             </w:r>
             <w:r w:rsidRPr="00A83AAA">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(nehodící se škrtne)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55C9AA84" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>číslo smlouvy a den uzavření:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="24E5AE46" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62316F80" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zboží / dílo předáno dne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D8F7E1C" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="32043CF1" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5B6C74" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vyúčtováno fakturou dodavatele č.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="405C5A62" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A3A98" w:rsidRPr="00EB2479" w14:paraId="2ACBF0DD" w14:textId="77777777" w:rsidTr="00A83AAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A2AD22" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171AD7">
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Označení výrobku:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4474" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66D8EB68" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00171AD7" w:rsidRDefault="005A3A98" w:rsidP="00A83AAA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6CE42054" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00B202A7" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B932C0" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
@@ -789,117 +767,103 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503EB722" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11047B0E" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F18A8B" w14:textId="3027D0EE" w:rsidR="005A3A98" w:rsidRPr="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
+    <w:p w14:paraId="73F18A8B" w14:textId="365A118A" w:rsidR="005A3A98" w:rsidRPr="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3A98">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Zákazník bere na vědomí, že reklamační řízení u dodavatele bude posuzováno dle pravidel obsažených v článku 5 (obecné záruční podmínky) a servisní činnost dle článku 6 Všeobecných obchodních podmínek dodavatele z </w:t>
+        <w:t>Zákazník bere na vědomí, že reklamační řízení u dodavatele bude posuzováno dle pravidel obsažených v článku 5 (obecné záruční podmínky) a servisní činnost dle článku 6 Všeobecných obchodních podmínek dodavatele z</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5359" w:rsidRPr="00CC5359">
+      <w:r w:rsidR="008C056A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>12.2.2024</w:t>
+        <w:t> 1.2.2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A3A98">
+    </w:p>
+    <w:p w14:paraId="145CFB1F" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="145CFB1F" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1A9B12" w14:textId="6303E442" w:rsidR="005A3A98" w:rsidRPr="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="005A3A98">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005A3A98">
+        <w:t>Zákazník poskytuje souhlas dodavateli se zpracováním osobních údajů odběratele uvedených v tomto formuláři za účelem vyřízení reklamace. Dodavatel je oprávněn předat třetí osobě osobní údaje odběratele pouze za účelem vyřízení reklamace (např. subdodavateli či dopravci dodavatele). S takovým předáním osobních údajů odběratel souhlasí. Na zpracování osobních údajů odběratele se vztahuje článek 10 Všeobecných obchodních podmínek dodavatele z</w:t>
+      </w:r>
+      <w:r w:rsidR="008C056A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Zákazník poskytuje souhlas dodavateli se zpracováním osobních údajů odběratele uvedených v tomto formuláři za účelem vyřízení reklamace. Dodavatel je oprávněn předat třetí osobě osobní údaje odběratele pouze za účelem vyřízení reklamace (např. subdodavateli či dopravci dodavatele). S takovým předáním osobních údajů odběratel souhlasí. Na zpracování osobních údajů odběratele se vztahuje článek 10 Všeobecných obchodních podmínek dodavatele z </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t> 1.2.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBBCDF7" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D9610F" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00EB2479" w:rsidRDefault="005A3A98" w:rsidP="005A3A98">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -915,67 +879,51 @@
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="266D5EAF" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00EB2479" w:rsidRDefault="005A3A98" w:rsidP="00171AD7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2479">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>V </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>………</w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>……………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB2479">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> dne _____________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD61812" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRPr="00EB2479" w:rsidRDefault="005A3A98" w:rsidP="00171AD7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C6642BB" w14:textId="77777777" w:rsidR="005A3A98" w:rsidRDefault="005A3A98" w:rsidP="00171AD7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1344,67 +1292,51 @@
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B83EAAD" w14:textId="77777777" w:rsidR="00A83AAA" w:rsidRPr="00EB2479" w:rsidRDefault="00A83AAA" w:rsidP="00101625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2479">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>V </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>………</w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>……………..</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB2479">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> dne _____________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECEAA6A" w14:textId="77777777" w:rsidR="00A83AAA" w:rsidRPr="00EB2479" w:rsidRDefault="00A83AAA" w:rsidP="00101625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="396C8DDC" w14:textId="77777777" w:rsidR="00A83AAA" w:rsidRDefault="00A83AAA" w:rsidP="00101625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1450,70 +1382,70 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Podpis odpovědného pracovníka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04180EEA" w14:textId="77777777" w:rsidR="004F6E38" w:rsidRDefault="004F6E38"/>
     <w:p w14:paraId="2A00D4CA" w14:textId="77777777" w:rsidR="004F6E38" w:rsidRDefault="004F6E38"/>
     <w:sectPr w:rsidR="004F6E38" w:rsidSect="003F42DC">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F6DAC5" w14:textId="77777777" w:rsidR="003F42DC" w:rsidRDefault="003F42DC">
+    <w:p w14:paraId="34AD6508" w14:textId="77777777" w:rsidR="001E3190" w:rsidRDefault="001E3190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05D51FBA" w14:textId="77777777" w:rsidR="003F42DC" w:rsidRDefault="003F42DC">
+    <w:p w14:paraId="3ECCC50D" w14:textId="77777777" w:rsidR="001E3190" w:rsidRDefault="001E3190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
@@ -1531,61 +1463,61 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="284B649A" w14:textId="77777777" w:rsidR="00566655" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F9A652C" w14:textId="77777777" w:rsidR="00F92B41" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="cs-CZ"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A924ECF" wp14:editId="49E62AB3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-490220</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-53975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="552450" cy="371475"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 3"/>
@@ -1670,90 +1602,90 @@
                   <w:p w:rsidR="00A83AAA" w:rsidRPr="00A83AAA" w:rsidRDefault="00A83AAA">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A83AAA">
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:t>70-01</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C67A96D" w14:textId="77777777" w:rsidR="00566655" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F7E187" w14:textId="77777777" w:rsidR="003F42DC" w:rsidRDefault="003F42DC">
+    <w:p w14:paraId="0F4FD121" w14:textId="77777777" w:rsidR="001E3190" w:rsidRDefault="001E3190">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433AF906" w14:textId="77777777" w:rsidR="003F42DC" w:rsidRDefault="003F42DC">
+    <w:p w14:paraId="730BB93C" w14:textId="77777777" w:rsidR="001E3190" w:rsidRDefault="001E3190">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7272B385" w14:textId="77777777" w:rsidR="00566655" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D62065C" w14:textId="77777777" w:rsidR="00F92B41" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         <w:noProof/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD2AF50" wp14:editId="7C9C61A8">
           <wp:extent cx="878634" cy="598715"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="7" name="Obrázek 7"/>
@@ -1787,149 +1719,148 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00F92B41">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C3A056A" w14:textId="77777777" w:rsidR="00566655" w:rsidRDefault="00566655">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="236"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="301"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normln"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029432D"/>
     <w:rsid w:val="000203C4"/>
     <w:rsid w:val="00101625"/>
     <w:rsid w:val="00171AD7"/>
+    <w:rsid w:val="001E3190"/>
     <w:rsid w:val="0029432D"/>
     <w:rsid w:val="00363821"/>
     <w:rsid w:val="003F42DC"/>
     <w:rsid w:val="004023E6"/>
     <w:rsid w:val="004F6E38"/>
     <w:rsid w:val="00566655"/>
     <w:rsid w:val="005A3A98"/>
     <w:rsid w:val="00736811"/>
+    <w:rsid w:val="008C056A"/>
     <w:rsid w:val="00A6793B"/>
     <w:rsid w:val="00A83AAA"/>
+    <w:rsid w:val="00AA07D7"/>
     <w:rsid w:val="00B94A2A"/>
     <w:rsid w:val="00CC5359"/>
     <w:rsid w:val="00D30679"/>
     <w:rsid w:val="00F92B41"/>
     <w:rsid w:val="00FB2573"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CBD65D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{04423E60-3D44-F64D-A875-9686D7453DB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2436,51 +2367,51 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:rsid w:val="005A3A98"/>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2766,69 +2697,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C60BCF9-5BC1-0441-A532-71DE8F9A1ECE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>215</Words>
-  <Characters>1271</Characters>
+  <Words>214</Words>
+  <Characters>1268</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bohemiaflex CS, spol. s r.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1484</CharactersWithSpaces>
+  <CharactersWithSpaces>1480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>wiesner</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>